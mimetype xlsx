--- v0 (2026-06-17)
+++ v1 (2026-08-16)
@@ -27,88 +27,95 @@
     <sheet name="Respuestas" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Resumen" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001DB954"/>
         <bgColor rgb="001DB954"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF9C3"/>
         <bgColor rgb="00FEF9C3"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FED7AA"/>
+        <bgColor rgb="00FED7AA"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -433,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="18" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="25" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="40" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="18" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="25" customWidth="1" min="13" max="13"/>
     <col width="25" customWidth="1" min="14" max="14"/>
     <col width="10" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
@@ -544,202 +551,418 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Motivo Uso</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Recompensa</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Nivel</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>c3b126c2-24e6-4705-87fc-0030f0e7429e</t>
+          <t>0f61b168-8c07-455c-9445-0b97bcef7813</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>2026-06-17 14:09:48</t>
+          <t>2026-06-20 21:53:26</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Otra</t>
+          <t>WhatsApp</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Banco/Finanzas</t>
+          <t>WhatsApp</t>
         </is>
       </c>
       <c r="E2" s="2" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F2" s="2" t="n">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Abro redes sociales</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>Aburrimiento</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>Playlists personalizadas</t>
+          <t>Conversaciones importantes</t>
         </is>
       </c>
       <c r="J2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>Frustración</t>
+          <t>Molestia leve</t>
         </is>
       </c>
       <c r="L2" s="2" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>Me entretiene</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>Variable/entretenimiento</t>
         </is>
       </c>
       <c r="O2" s="2" t="n">
         <v>58</v>
       </c>
       <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>FRECUENTE</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>38666ca4-7484-4922-9269-d31ca644f495</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-20 21:50:49</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Banco/Finanzas</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Banco/Finanzas</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="F3" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>Abro redes sociales</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>Aburrimiento</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>Playlists personalizadas</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>Frustración</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>Me entretiene</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>Variable/entretenimiento</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="n">
+        <v>48</v>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>FRECUENTE</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>cad9e05a-c9ff-4541-b38e-df3f0df2d98e</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>2026-06-19 22:27:55</t>
+        </is>
+      </c>
+      <c r="C4" s="3" t="inlineStr">
+        <is>
+          <t>WhatsApp</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>WhatsApp</t>
+        </is>
+      </c>
+      <c r="E4" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="F4" s="3" t="n">
+        <v>1</v>
+      </c>
+      <c r="G4" s="3" t="inlineStr">
+        <is>
+          <t>Veo videos</t>
+        </is>
+      </c>
+      <c r="H4" s="3" t="inlineStr">
+        <is>
+          <t>Estímulo visual</t>
+        </is>
+      </c>
+      <c r="I4" s="3" t="inlineStr">
+        <is>
+          <t>Playlists personalizadas, Fotos almacenadas, Conversaciones importantes, Archivos de trabajo, Cursos o avances</t>
+        </is>
+      </c>
+      <c r="J4" s="3" t="n">
+        <v>5</v>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>Angustia</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="n">
+        <v>10</v>
+      </c>
+      <c r="M4" s="3" t="inlineStr">
+        <is>
+          <t>He invertido mucho tiempo</t>
+        </is>
+      </c>
+      <c r="N4" s="3" t="inlineStr">
+        <is>
+          <t>Inversión acumulada</t>
+        </is>
+      </c>
+      <c r="O4" s="3" t="n">
+        <v>68</v>
+      </c>
+      <c r="P4" s="3" t="inlineStr">
+        <is>
+          <t>ENGANCHADO</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>c3b126c2-24e6-4705-87fc-0030f0e7429e</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>2026-06-17 14:09:48</t>
+        </is>
+      </c>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>Otra</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Banco/Finanzas</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="F5" s="2" t="n">
+        <v>5</v>
+      </c>
+      <c r="G5" s="2" t="inlineStr">
+        <is>
+          <t>Abro redes sociales</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>Aburrimiento</t>
+        </is>
+      </c>
+      <c r="I5" s="2" t="inlineStr">
+        <is>
+          <t>Playlists personalizadas</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>Frustración</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="n">
+        <v>6</v>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>Me entretiene</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>Variable/entretenimiento</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="n">
+        <v>58</v>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
         <is>
           <t>FRECUENTE</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Métrica</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Valor</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Total Participantes</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Score Promedio</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>58</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Usuarios LIBRE (0-30)</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Usuarios FRECUENTE (31-60)</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Usuarios ENGANCHADO (61-80)</t>
         </is>
       </c>
       <c r="B6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Usuarios MAESTRO DEL HOOK (81-100)</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>